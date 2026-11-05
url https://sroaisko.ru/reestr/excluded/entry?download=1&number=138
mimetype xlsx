--- v0 (2026-05-09)
+++ v1 (2026-11-05)
@@ -59,57 +59,57 @@
   <si>
     <t>17.08.2021</t>
   </si>
   <si>
     <t>ИНН</t>
   </si>
   <si>
     <t>0533011831</t>
   </si>
   <si>
     <t>ОГРН</t>
   </si>
   <si>
     <t>1030501742259</t>
   </si>
   <si>
     <t>Дата государственной регистрации</t>
   </si>
   <si>
     <t>04.11.2003</t>
   </si>
   <si>
     <t>Место нахождения юридического лица</t>
   </si>
   <si>
-    <t>368940, Республика Дагестан, Унцукульский район, с. Унцукуль, ул. Абдулаева Абдулсатара Якуб, д. 48</t>
+    <t>368940, Республика Дагестан, Унцукульский район, с. Унцукуль, ул. Абдулаева Абдулсатара Якуб, двлд. 48</t>
   </si>
   <si>
     <t>Руководитель</t>
   </si>
   <si>
-    <t>Директор Абдулхакимов Магомед Малламагомедович</t>
+    <t>Директор Магомедалиев Магомедали Алиевич</t>
   </si>
   <si>
     <t>Страхование</t>
   </si>
   <si>
     <t>Номер полиса: 21800D4001314. Сумма, руб 1500000
 Действует с: 14.08.2021 по: 13.08.2022
  ВСК
 Открытое страховое акционерное общество "ВСК"
 ИНН 7710026574ОГРН 1027700186062
 Лицензия С № 0621 77 от 19.01.2011
 Адрес: 121552, г. Москва, ул. Островная, д. 4
 Телефоны: 8 (863) 242-96-42 , 8 (495) 727-4444
 Электронная почта: 
 Сайт: http://www.vsk.ru</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>не соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>