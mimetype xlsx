--- v0 (2026-06-23)
+++ v1 (2026-09-21)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
   <si>
     <t>Организация исключена из членов СРО на основании решения Правления от 28 июня 2022 г. протокол № 13/22</t>
   </si>
   <si>
     <t>Причина исключения: в соответствии с п. 15.1.6 Положения о членстве АИСКО (неуплата или несвоевременная уплата членских взносов в размере и порядке, установленном Общим собранием членов АИСКО)</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Регион"</t>
   </si>
   <si>
-    <t>ООО Регион</t>
+    <t>ООО "Регион"</t>
   </si>
   <si>
     <t>Реестровый номер</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Дата регистрации в реестре</t>
   </si>
   <si>
     <t>25.05.2020</t>
   </si>
   <si>
     <t>ИНН</t>
   </si>
   <si>
     <t>6166094692</t>
   </si>
   <si>
     <t>ОГРН</t>
   </si>
   <si>
     <t>1156196052946</t>
   </si>