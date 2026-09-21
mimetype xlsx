--- v0 (2026-05-09)
+++ v1 (2026-09-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="265">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="278">
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Адрес</t>
   </si>
   <si>
     <t>Контактная информация</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Булат"
 ИНН 6163150652
 ОГРН 1166196106262</t>
   </si>
   <si>
     <t>344010, Ростовская область, г. Ростов-на-Дону, ул. Красноармейская, д. 143, лит. АГ комн. 402</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 2500645
 </t>
   </si>
   <si>
@@ -122,50 +122,62 @@
   <si>
     <t>Общество с ограниченной ответственностью "Экси-Дон"
 ИНН 6163111646
 ОГРН 1126195000139</t>
   </si>
   <si>
     <t>344000, Ростовская область, г. Ростов-на-Дону, пр-кт Чехова, д. 94, оф. 14</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (904) 4415631
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ЭКОГАЗСТРОЙ"
 ИНН 2623025494
 ОГРН 1152651006320</t>
   </si>
   <si>
     <t>356220, Ставропольский край, Шпаковский район, с. Надежда, ул. Пролетарская, д. 21</t>
   </si>
   <si>
     <t xml:space="preserve">8 (8652) 287807
 </t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "Архи Груп"
+ИНН 0571009833
+ОГРН 1170571005494</t>
+  </si>
+  <si>
+    <t>367000, Республика Дагестан, г. Махачкала, пр-кт Амет-Хана Султана, д. 10, корп. И кв. 81</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 (928) 8060141
+</t>
+  </si>
+  <si>
     <t>Индивидуальный предприниматель Гамидов Вагид Абдулгамидович
 ИНН 054306904683
 ОГРН 319057100021239</t>
   </si>
   <si>
     <t xml:space="preserve"> Республика Дагестан, г. Буйнакск</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (960) 4092898
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "СВП"
 ИНН 2635217634
 ОГРН 1162651054730</t>
   </si>
   <si>
     <t>355006, Ставропольский край, г. Ставрополь, пр-кт К. Маркса, д. 75, каб. 36</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (989) 9939931
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Компания Стабильных Капиталов - Групп"
@@ -439,50 +451,62 @@
   <si>
     <t>Общество с ограниченной ответственностью "ЭЛЕКТРОМОНТАЖ-ПН"
 ИНН 2626043607
 ОГРН 1152651006067</t>
   </si>
   <si>
     <t>367913, Республика Дагестан, г. Махачкала, ул. Ирчи Казака, д. 2, каб. 5/ корпус б/ этаж 3</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (922) 7877755
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "СтройДор"
 ИНН 0274160542
 ОГРН 1110280054642</t>
   </si>
   <si>
     <t>450077, Республика Башкортостан, г. Уфа, ул. Худайбердина, д. 2</t>
   </si>
   <si>
     <t xml:space="preserve">8 (347) 2720578
 </t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "Дагэнерго"
+ИНН 0533017865
+ОГРН 1200500007399</t>
+  </si>
+  <si>
+    <t>368260, Республика Дагестан, Хунзахский район, с. Арани, ул. Крепость, д. 9</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 (964) 0232323
+</t>
+  </si>
+  <si>
     <t>Индивидуальный предприниматель Лысенко Наталья Сергеевна
 ИНН 263505947956
 ОГРН 309263523600081</t>
   </si>
   <si>
     <t xml:space="preserve"> Ставропольский край, г. Ставрополь</t>
   </si>
   <si>
     <t xml:space="preserve">8 (8652) 470449, +7 (928) 3000181, +7 (905) 4135443
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "АРГО"
 ИНН 6164312480
 ОГРН 1136164004107</t>
   </si>
   <si>
     <t>344029, Ростовская область, г. Ростов-на-Дону, пр-кт Сельмаш, зд 90А, оф. 213 А</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (903) 4387721
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Питер Строй-Сервис 77"
@@ -615,50 +639,58 @@
   <si>
     <t>Общество с ограниченной ответственностью "АЛЬФА"
 ИНН 0276958898
 ОГРН 1200200075536</t>
   </si>
   <si>
     <t>450071, Республика Башкортостан, г. Уфа, ул. Клавдии Абрамовой, д. 1, оф. 5</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (987) 1059090, +7 (927) 3293254
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "А-Холдинг"
 ИНН 7453292065
 ОГРН 1167456059363</t>
   </si>
   <si>
     <t>454080, Челябинская область, г. Челябинск, ул. Южная, д. 4В, неж. пом. 4</t>
   </si>
   <si>
     <t xml:space="preserve">8 (9000) 258484
 </t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "ЭЛЬКАД-СТРОЙПРОЕКТ"
+ИНН 0554007321
+ОГРН 1210500000985</t>
+  </si>
+  <si>
+    <t>368300, Республика Дагестан, г. Каспийск, пр-кт М.Омарова, оф. 15</t>
+  </si>
+  <si>
     <t>Индивидуальный предприниматель Иванов Евгений Александрович
 ИНН 616512218282
 ОГРН 318619600079084</t>
   </si>
   <si>
     <t xml:space="preserve"> Ростовская область, г. Ростов-на-Дону</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (903) 4317735
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "БТИ КАДАСТР ЭЛЬБРУС"
 ИНН 0725008511
 ОГРН 1120725000880</t>
   </si>
   <si>
     <t>360051, Кабардино-Балкарская Республика, г. Нальчик, пр-кт Шогенцукова, д. 16</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (960) 4228887
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Проектная Группа А2"
@@ -719,74 +751,78 @@
   <si>
     <t>Общество с ограниченной ответственностью "АктивЦентр"
 ИНН 7450070650
 ОГРН 1107450003902</t>
   </si>
   <si>
     <t>454090, Челябинская область, г. Челябинск, пр-кт Ленина, д. 35, оф. 227</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (919) 3591536
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Межрегиональный Центр Строительной Экспертизы, Проектирования И Повышения Квалификации"
 ИНН 0278207576
 ОГРН 1130280078433</t>
   </si>
   <si>
     <t>450005, Республика Башкортостан, г. Уфа, ул. 50-летия Октября, д. 24, оф. 102</t>
   </si>
   <si>
     <t xml:space="preserve">8 (347) 2465775, 8 (347) 2462662
 </t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "Геосъемка"
+ИНН 0507054902
+ОГРН 1110507000174</t>
+  </si>
+  <si>
+    <t>368219, Республика Дагестан, Буйнакский район, с. Чиркей, ул. Имама Шамиля, д. 10</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "ЭТАЛОН-М"
 ИНН 0708014392
 ОГРН 1140724001054</t>
   </si>
   <si>
     <t>357500, Ставропольский край, г. Пятигорск, ул. Ермолова, д. 12, лит. б помещ. 97</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 7193093
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Гео Скан Сервис"
 ИНН 0573006563
 ОГРН 1160573050142</t>
   </si>
   <si>
     <t>368304, Республика Дагестан, г. Каспийск, ул. Эмирова, д. 24</t>
   </si>
   <si>
-    <t xml:space="preserve">+7 (928) 8060141
-[...2 lines deleted...]
-  <si>
     <t>Общество с ограниченной ответственностью "ИНЖЕНЕРНОЕ БЮРО ФРАНКЕ ИНТЕРНЕШЕНАЛ"
 ИНН 6154112467
 ОГРН 1076154006345</t>
   </si>
   <si>
     <t>347900, Ростовская область, г. Таганрог, пер. Новый 5-й, д. 106</t>
   </si>
   <si>
     <t>8 (8634) 325876, 8 (8634) 361301
 http://bureaufranke.ru</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ПРОЕКТДОНСТРОЙ"
 ИНН 6166089780
 ОГРН 1136193007708</t>
   </si>
   <si>
     <t>344056, Ростовская область, г. Ростов-на-Дону, пер. Иртышский, д. 50, оф. 2</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (938) 1500098
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Архитектурная мастерская Арустамяна А.Р."
@@ -983,50 +1019,58 @@
   </si>
   <si>
     <t>357202, Ставропольский край, Минераловодский район, г. Минеральные Воды, ул. Максима Горького, д. 78а</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Информационные технологии и безопасность"
 ИНН 0573006450
 ОГРН 1160573050032</t>
   </si>
   <si>
     <t>367000, Республика Дагестан, г. Махачкала, ул. Абубакарова, д. 48, этаж 3, оф. 33</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ПРАВОВОЙ ЦЕНТР ЗЕМЕЛЬНЫХ ОТНОШЕНИЙ"
 ИНН 3455053315
 ОГРН 1173443019089</t>
   </si>
   <si>
     <t>403014, Волгоградская область, Городищенский район, с. Орловка, пер. Тихий, д. 6</t>
   </si>
   <si>
     <t xml:space="preserve">8 (8442) 968596
 </t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "СТРОЙ-СИТИ"
+ИНН 0546019732
+ОГРН 1080546000017</t>
+  </si>
+  <si>
+    <t>368601, Республика Дагестан, г. Дербент, пер. Красноармейский 1-й, двлд. 2, помещ. 2</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "РостовАвтоДорСтрой"
 ИНН 6162049628
 ОГРН 1076162005072</t>
   </si>
   <si>
     <t>347045, Ростовская область, Белокалитвинский район, г. Белая Калитва, ул. Заводская, д. 12, помещ. 9</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 2688119
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Строительно-монтажное предприятие Монолит"
 ИНН 2625802202
 ОГРН 1142651012096</t>
   </si>
   <si>
     <t>357825, Ставропольский край, г. Георгиевск, ул. Советская, д. 24а</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 3576657
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "НИК"
@@ -1041,50 +1085,58 @@
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ДОРСТРОЙТЕХ"
 ИНН 3127017829
 ОГРН 1193123029681</t>
   </si>
   <si>
     <t>309181, Белгородская область, г. Губкин, ул. Кирова, д. 48, оф. 3</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (980) 3283781
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Авангард"
 ИНН 0276950923
 ОГРН 1200200018215</t>
   </si>
   <si>
     <t>450076, Республика Башкортостан, г. Уфа, ул. Чернышевского, д. 28, оф. 5</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (919) 6869036
 </t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "Водуниверсалстрой"
+ИНН 0554001383
+ОГРН 1160571052641</t>
+  </si>
+  <si>
+    <t>368300, Республика Дагестан, г. Каспийск, ул. Кавказская, д. 4, корп. б этаж 2</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Бабыкин Александр Александрович
 ИНН 261708975360
 ОГРН 320265100023257</t>
   </si>
   <si>
     <t xml:space="preserve"> Ставропольский край, Петровский район</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 0081077
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "МОНАРХ-Д"
 ИНН 0572018397
 ОГРН 1170571009025</t>
   </si>
   <si>
     <t>119285, г. Москва, вн.тер.г. муниципальный округ Раменки, ул. Мосфильмовская, д. 20/2, кв. 53</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Маслова Юлия Сергеевна
 ИНН 645113225711
 ОГРН 316344300054587</t>
@@ -1419,54 +1471,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D93"/>
+  <dimension ref="A1:D99"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:D93"/>
+      <selection activeCell="A1" sqref="A1:D99"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="40" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
@@ -1561,1222 +1613,1306 @@
         <v>22</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="1">
         <v>15</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="1">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="1">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="1">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>34</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="1">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>37</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="1">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>40</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="1">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>43</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="1">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>46</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="1">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>49</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="1">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>52</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>53</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="1">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>55</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="1">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>58</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="1">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>61</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="1">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B22" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="C22" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="C22" s="1" t="s">
+      <c r="D22" s="1" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="1">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>65</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>66</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="1">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>68</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>69</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="1">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>71</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>72</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="1">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>74</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="1">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>77</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>78</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="1">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>80</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>81</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="1">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>83</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>84</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="1">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>86</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>87</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="1">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>89</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>90</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="1">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>92</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>93</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="1">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>95</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>96</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="1">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="B34" s="1" t="s">
         <v>98</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>99</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="1">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>101</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>102</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="1">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>104</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>105</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="1">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>107</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="1">
-        <v>69</v>
+        <v>62</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>110</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>111</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="1">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>113</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>114</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="1">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>116</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>117</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="1">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="B41" s="1" t="s">
         <v>119</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>120</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="1">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="B42" s="1" t="s">
         <v>122</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>123</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>70</v>
+        <v>124</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="1">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="1">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>129</v>
+        <v>73</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="1">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="B45" s="1" t="s">
         <v>130</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>131</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="1">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="B46" s="1" t="s">
         <v>133</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>134</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="1">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="B47" s="1" t="s">
         <v>136</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>137</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="1">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="B48" s="1" t="s">
         <v>139</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>140</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" s="1">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="B49" s="1" t="s">
         <v>142</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>143</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" s="1">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="B50" s="1" t="s">
         <v>145</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>146</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" s="1">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="B51" s="1" t="s">
         <v>148</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>149</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" s="1">
-        <v>100</v>
+        <v>91</v>
       </c>
       <c r="B52" s="1" t="s">
         <v>151</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>152</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" s="1">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="B53" s="1" t="s">
         <v>154</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>155</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" s="1">
-        <v>105</v>
+        <v>98</v>
       </c>
       <c r="B54" s="1" t="s">
         <v>157</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>158</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>159</v>
+        <v>73</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" s="1">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="B55" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="C55" s="1" t="s">
         <v>160</v>
       </c>
-      <c r="C55" s="1" t="s">
+      <c r="D55" s="1" t="s">
         <v>161</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" s="1">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="B56" s="1" t="s">
         <v>162</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>163</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" s="1">
-        <v>110</v>
+        <v>105</v>
       </c>
       <c r="B57" s="1" t="s">
         <v>165</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>166</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" s="1">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="B58" s="1" t="s">
         <v>168</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>169</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>170</v>
+        <v>73</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" s="1">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="B59" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="C59" s="1" t="s">
         <v>171</v>
       </c>
-      <c r="C59" s="1" t="s">
+      <c r="D59" s="1" t="s">
         <v>172</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" s="1">
-        <v>116</v>
+        <v>110</v>
       </c>
       <c r="B60" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="C60" s="1" t="s">
         <v>174</v>
       </c>
-      <c r="C60" s="1" t="s">
+      <c r="D60" s="1" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" s="1">
-        <v>120</v>
+        <v>112</v>
       </c>
       <c r="B61" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="C61" s="1" t="s">
         <v>177</v>
       </c>
-      <c r="C61" s="1" t="s">
+      <c r="D61" s="1" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" s="1">
-        <v>123</v>
+        <v>113</v>
       </c>
       <c r="B62" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="C62" s="1" t="s">
         <v>180</v>
       </c>
-      <c r="C62" s="1" t="s">
+      <c r="D62" s="1" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" s="1">
-        <v>124</v>
+        <v>116</v>
       </c>
       <c r="B63" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="C63" s="1" t="s">
         <v>183</v>
       </c>
-      <c r="C63" s="1" t="s">
+      <c r="D63" s="1" t="s">
         <v>184</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" s="1">
-        <v>126</v>
+        <v>117</v>
       </c>
       <c r="B64" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="C64" s="1" t="s">
         <v>186</v>
       </c>
-      <c r="C64" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D64" s="1" t="s">
-        <v>188</v>
+        <v>73</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" s="1">
-        <v>127</v>
+        <v>120</v>
       </c>
       <c r="B65" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="C65" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="D65" s="1" t="s">
         <v>189</v>
-      </c>
-[...4 lines deleted...]
-        <v>191</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" s="1">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="D66" s="1" t="s">
-        <v>194</v>
+        <v>30</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" s="1">
-        <v>131</v>
+        <v>124</v>
       </c>
       <c r="B67" s="1" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="D67" s="1" t="s">
-        <v>70</v>
+        <v>194</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" s="1">
-        <v>135</v>
+        <v>126</v>
       </c>
       <c r="B68" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="D68" s="1" t="s">
         <v>197</v>
-      </c>
-[...4 lines deleted...]
-        <v>199</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" s="1">
-        <v>138</v>
+        <v>127</v>
       </c>
       <c r="B69" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="D69" s="1" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" s="1">
-        <v>144</v>
+        <v>129</v>
       </c>
       <c r="B70" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="C70" s="1" t="s">
         <v>202</v>
       </c>
-      <c r="C70" s="1" t="s">
+      <c r="D70" s="1" t="s">
         <v>203</v>
-      </c>
-[...1 lines deleted...]
-        <v>204</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" s="1">
-        <v>145</v>
+        <v>131</v>
       </c>
       <c r="B71" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="C71" s="1" t="s">
         <v>205</v>
       </c>
-      <c r="C71" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D71" s="1" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" s="1">
-        <v>147</v>
+        <v>135</v>
       </c>
       <c r="B72" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="C72" s="1" t="s">
         <v>207</v>
       </c>
-      <c r="C72" s="1" t="s">
+      <c r="D72" s="1" t="s">
         <v>208</v>
-      </c>
-[...1 lines deleted...]
-        <v>209</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" s="1">
-        <v>149</v>
+        <v>138</v>
       </c>
       <c r="B73" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="C73" s="1" t="s">
         <v>210</v>
       </c>
-      <c r="C73" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D73" s="1" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" s="1">
-        <v>150</v>
+        <v>144</v>
       </c>
       <c r="B74" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="C74" s="1" t="s">
         <v>212</v>
       </c>
-      <c r="C74" s="1" t="s">
+      <c r="D74" s="1" t="s">
         <v>213</v>
-      </c>
-[...1 lines deleted...]
-        <v>214</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" s="1">
-        <v>156</v>
+        <v>145</v>
       </c>
       <c r="B75" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="C75" s="1" t="s">
         <v>215</v>
       </c>
-      <c r="C75" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D75" s="1" t="s">
-        <v>217</v>
+        <v>73</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" s="1">
-        <v>159</v>
+        <v>147</v>
       </c>
       <c r="B76" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="C76" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="D76" s="1" t="s">
         <v>218</v>
-      </c>
-[...4 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" s="1">
-        <v>162</v>
+        <v>149</v>
       </c>
       <c r="B77" s="1" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
       <c r="D77" s="1" t="s">
-        <v>223</v>
+        <v>73</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" s="1">
-        <v>168</v>
+        <v>150</v>
       </c>
       <c r="B78" s="1" t="s">
-        <v>224</v>
+        <v>221</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>225</v>
+        <v>222</v>
       </c>
       <c r="D78" s="1" t="s">
-        <v>226</v>
+        <v>223</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" s="1">
-        <v>176</v>
+        <v>156</v>
       </c>
       <c r="B79" s="1" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>228</v>
+        <v>225</v>
       </c>
       <c r="D79" s="1" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" s="1">
-        <v>177</v>
+        <v>159</v>
       </c>
       <c r="B80" s="1" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>231</v>
+        <v>228</v>
       </c>
       <c r="D80" s="1" t="s">
-        <v>232</v>
+        <v>229</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" s="1">
-        <v>179</v>
+        <v>162</v>
       </c>
       <c r="B81" s="1" t="s">
-        <v>233</v>
+        <v>230</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="D81" s="1" t="s">
-        <v>235</v>
+        <v>232</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" s="1">
-        <v>182</v>
+        <v>168</v>
       </c>
       <c r="B82" s="1" t="s">
-        <v>236</v>
+        <v>233</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="D82" s="1" t="s">
-        <v>70</v>
+        <v>235</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" s="1">
-        <v>183</v>
+        <v>176</v>
       </c>
       <c r="B83" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C83" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="D83" s="1" t="s">
         <v>238</v>
-      </c>
-[...4 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" s="1">
-        <v>191</v>
+        <v>177</v>
       </c>
       <c r="B84" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="C84" s="1" t="s">
         <v>240</v>
       </c>
-      <c r="C84" s="1" t="s">
+      <c r="D84" s="1" t="s">
         <v>241</v>
-      </c>
-[...1 lines deleted...]
-        <v>242</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" s="1">
-        <v>200</v>
+        <v>179</v>
       </c>
       <c r="B85" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="C85" s="1" t="s">
         <v>243</v>
       </c>
-      <c r="C85" s="1" t="s">
+      <c r="D85" s="1" t="s">
         <v>244</v>
-      </c>
-[...1 lines deleted...]
-        <v>245</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" s="1">
-        <v>202</v>
+        <v>182</v>
       </c>
       <c r="B86" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="C86" s="1" t="s">
         <v>246</v>
       </c>
-      <c r="C86" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D86" s="1" t="s">
-        <v>248</v>
+        <v>73</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" s="1">
-        <v>204</v>
+        <v>183</v>
       </c>
       <c r="B87" s="1" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="D87" s="1" t="s">
-        <v>251</v>
+        <v>73</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" s="1">
-        <v>208</v>
+        <v>191</v>
       </c>
       <c r="B88" s="1" t="s">
-        <v>252</v>
+        <v>249</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>253</v>
+        <v>250</v>
       </c>
       <c r="D88" s="1" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" s="1">
-        <v>220</v>
+        <v>193</v>
       </c>
       <c r="B89" s="1" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
       <c r="D89" s="1" t="s">
-        <v>257</v>
+        <v>73</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" s="1">
-        <v>232</v>
+        <v>200</v>
       </c>
       <c r="B90" s="1" t="s">
-        <v>258</v>
+        <v>254</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>259</v>
+        <v>255</v>
       </c>
       <c r="D90" s="1" t="s">
-        <v>260</v>
+        <v>256</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" s="1">
-        <v>237</v>
+        <v>202</v>
       </c>
       <c r="B91" s="1" t="s">
-        <v>261</v>
+        <v>257</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>262</v>
+        <v>258</v>
       </c>
       <c r="D91" s="1" t="s">
-        <v>70</v>
+        <v>259</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" s="1">
-        <v>241</v>
+        <v>204</v>
       </c>
       <c r="B92" s="1" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>225</v>
+        <v>261</v>
       </c>
       <c r="D92" s="1" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" s="1">
+        <v>208</v>
+      </c>
+      <c r="B93" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="C93" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="D93" s="1" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="94" spans="1:4">
+      <c r="A94" s="1">
+        <v>220</v>
+      </c>
+      <c r="B94" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="C94" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="D94" s="1" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="95" spans="1:4">
+      <c r="A95" s="1">
+        <v>231</v>
+      </c>
+      <c r="B95" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="C95" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="D95" s="1" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="96" spans="1:4">
+      <c r="A96" s="1">
+        <v>232</v>
+      </c>
+      <c r="B96" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="C96" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="D96" s="1" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="97" spans="1:4">
+      <c r="A97" s="1">
+        <v>237</v>
+      </c>
+      <c r="B97" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="C97" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="D97" s="1" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="98" spans="1:4">
+      <c r="A98" s="1">
+        <v>241</v>
+      </c>
+      <c r="B98" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="C98" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="D98" s="1" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="99" spans="1:4">
+      <c r="A99" s="1">
         <v>260</v>
       </c>
-      <c r="B93" s="1" t="s">
-[...6 lines deleted...]
-        <v>112</v>
+      <c r="B99" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="C99" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="D99" s="1" t="s">
+        <v>118</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">