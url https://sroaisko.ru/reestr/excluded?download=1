--- v1 (2026-09-21)
+++ v2 (2026-11-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="278">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="282">
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Адрес</t>
   </si>
   <si>
     <t>Контактная информация</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Булат"
 ИНН 6163150652
 ОГРН 1166196106262</t>
   </si>
   <si>
     <t>344010, Ростовская область, г. Ростов-на-Дону, ул. Красноармейская, д. 143, лит. АГ комн. 402</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 2500645
 </t>
   </si>
   <si>
@@ -852,51 +852,51 @@
     <t>Общество с ограниченной ответственностью "ИН-ПРОЕКТ"
 ИНН 0571018041
 ОГРН 1210500004197</t>
   </si>
   <si>
     <t>367030, Республика Дагестан, г. Махачкала, мкр. Степной, ул. Бугленская, д. 52</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Техническая экспертиза и диагностика"
 ИНН 2632064450
 ОГРН 1022601619391</t>
   </si>
   <si>
     <t>357500, Ставропольский край, г. Пятигорск, ул. Московская, д. 34 А</t>
   </si>
   <si>
     <t>8 (8793) 396445
 https://ooo-ted.ru</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Земля"
 ИНН 0533011831
 ОГРН 1030501742259</t>
   </si>
   <si>
-    <t>368940, Республика Дагестан, Унцукульский район, с. Унцукуль, ул. Абдулаева Абдулсатара Якуб, д. 48</t>
+    <t>368940, Республика Дагестан, Унцукульский район, с. Унцукуль, ул. Абдулаева Абдулсатара Якуб, двлд. 48</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Связьстрой"
 ИНН 3455050917
 ОГРН 1153443017122</t>
   </si>
   <si>
     <t>403003, Волгоградская область, Городищенский район, рабочий поселок Городище, мкр Мечетинский, д. 59</t>
   </si>
   <si>
     <t>+7 (937) 1041264
 http://svs-vlg.ru</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Интерстрой"
 ИНН 0543046103
 ОГРН 1090507000792</t>
   </si>
   <si>
     <t>368222, Республика Дагестан, г. Буйнакск, ул. Ленина, д. 65, оф. 17</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "РостИнТек"
 ИНН 6168090742
 ОГРН 1166196113984</t>
@@ -1087,85 +1087,101 @@
   <si>
     <t>Общество с ограниченной ответственностью "ДОРСТРОЙТЕХ"
 ИНН 3127017829
 ОГРН 1193123029681</t>
   </si>
   <si>
     <t>309181, Белгородская область, г. Губкин, ул. Кирова, д. 48, оф. 3</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (980) 3283781
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Авангард"
 ИНН 0276950923
 ОГРН 1200200018215</t>
   </si>
   <si>
     <t>450076, Республика Башкортостан, г. Уфа, ул. Чернышевского, д. 28, оф. 5</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (919) 6869036
 </t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "СКЭРН"
+ИНН 0571012226
+ОГРН 1180571001720</t>
+  </si>
+  <si>
+    <t>368300, Республика Дагестан, г. Каспийск, ул. Хизроева, д. 3, этаж цоколь помещ. 2</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "Водуниверсалстрой"
 ИНН 0554001383
 ОГРН 1160571052641</t>
   </si>
   <si>
     <t>368300, Республика Дагестан, г. Каспийск, ул. Кавказская, д. 4, корп. б этаж 2</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Бабыкин Александр Александрович
 ИНН 261708975360
 ОГРН 320265100023257</t>
   </si>
   <si>
     <t xml:space="preserve"> Ставропольский край, Петровский район</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 0081077
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "МОНАРХ-Д"
 ИНН 0572018397
 ОГРН 1170571009025</t>
   </si>
   <si>
     <t>119285, г. Москва, вн.тер.г. муниципальный округ Раменки, ул. Мосфильмовская, д. 20/2, кв. 53</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Маслова Юлия Сергеевна
 ИНН 645113225711
 ОГРН 316344300054587</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (961) 0800088
 </t>
+  </si>
+  <si>
+    <t>Государственное бюджетное учреждение Республики Дагестан "Центр геологической информации, геолого-экологических изысканий и лабораторных измерений"
+ИНН 0560031442
+ОГРН 1060560002788</t>
+  </si>
+  <si>
+    <t>367000, Республика Дагестан, г. Махачкала, ул. Максима Горького, зд. 19</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1471,54 +1487,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D99"/>
+  <dimension ref="A1:D101"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:D99"/>
+      <selection activeCell="A1" sqref="A1:D101"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="40" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
@@ -2803,116 +2819,144 @@
         <v>263</v>
       </c>
       <c r="C93" s="1" t="s">
         <v>264</v>
       </c>
       <c r="D93" s="1" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" s="1">
         <v>220</v>
       </c>
       <c r="B94" s="1" t="s">
         <v>266</v>
       </c>
       <c r="C94" s="1" t="s">
         <v>267</v>
       </c>
       <c r="D94" s="1" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" s="1">
-        <v>231</v>
+        <v>225</v>
       </c>
       <c r="B95" s="1" t="s">
         <v>269</v>
       </c>
       <c r="C95" s="1" t="s">
         <v>270</v>
       </c>
       <c r="D95" s="1" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" s="1">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="B96" s="1" t="s">
         <v>271</v>
       </c>
       <c r="C96" s="1" t="s">
         <v>272</v>
       </c>
       <c r="D96" s="1" t="s">
-        <v>273</v>
+        <v>73</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" s="1">
-        <v>237</v>
+        <v>232</v>
       </c>
       <c r="B97" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="C97" s="1" t="s">
         <v>274</v>
       </c>
-      <c r="C97" s="1" t="s">
+      <c r="D97" s="1" t="s">
         <v>275</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" s="1">
-        <v>241</v>
+        <v>237</v>
       </c>
       <c r="B98" s="1" t="s">
         <v>276</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>234</v>
+        <v>277</v>
       </c>
       <c r="D98" s="1" t="s">
-        <v>277</v>
+        <v>73</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" s="1">
+        <v>241</v>
+      </c>
+      <c r="B99" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="C99" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="D99" s="1" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="100" spans="1:4">
+      <c r="A100" s="1">
         <v>260</v>
       </c>
-      <c r="B99" s="1" t="s">
+      <c r="B100" s="1" t="s">
         <v>116</v>
       </c>
-      <c r="C99" s="1" t="s">
+      <c r="C100" s="1" t="s">
         <v>117</v>
       </c>
-      <c r="D99" s="1" t="s">
+      <c r="D100" s="1" t="s">
         <v>118</v>
+      </c>
+    </row>
+    <row r="101" spans="1:4">
+      <c r="A101" s="1">
+        <v>265</v>
+      </c>
+      <c r="B101" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="C101" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="D101" s="1" t="s">
+        <v>73</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">