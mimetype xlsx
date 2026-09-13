--- v0 (2026-05-18)
+++ v1 (2026-09-13)
@@ -128,53 +128,53 @@
 В отношении особо опасных, технически сложных и уникальных объектов капитального строительства (кроме объектов использования атомной энергии): Нет
 В отношении объектов использования атомной энергии: Нет
 Первый уровень ответственности по обязательствам по договору подряда на выполнение инженерных изысканий, стоимость которых по одному договору подряда не превышает двадцать пять миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд возмещения вреда в размере 50000 рублей</t>
   </si>
   <si>
     <t>Договоры (Обязательства) члена СРО:</t>
   </si>
   <si>
     <t xml:space="preserve">Договоры ВВ
 Количество заключенных договоров: Нет данных для отображения.
 Общий размер обязательств по заключенным договорам: Нет данных для отображения.
 Фактический максимальный размер обязательств по договору: Нет данных для отображения.
 Количество исполненных договоров: Нет данных для отображения.
 Общий размер обязательств по исполненным договорам: Нет данных для отображения.
 Договоры ОДО
 Количество заключенных договоров: Нет данных для отображения.
 Общий размер обязательств по заключенным договорам: Нет данных для отображения.
 Количество исполненных договоров: Нет данных для отображения.
 Общий размер обязательств по исполненным договорам: Нет данных для отображения.
 </t>
   </si>
   <si>
     <t>Специалисты члена СРО:</t>
   </si>
   <si>
-    <t xml:space="preserve">Количество специалистов НРС по месту основной работы: Нет данных для отображения.
-[...1 lines deleted...]
-Количество специалистов иных профессий по месту основной работы: Нет данных для отображения.
+    <t xml:space="preserve">Специалисты в области инженерных изысканий и архитектурно-строительного проектирования, предусмотренные в соответствии с п.2 части 6 ст. 55.5 ГрК РФ (специалисты по основному месту работы): 2
+Специалист: Чаленко Татьяна Петровна Идентификатор НРС: ПИ-061216
+Специалист: Грибовшенко Наталья Николаевна Идентификатор НРС: П-097960
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">