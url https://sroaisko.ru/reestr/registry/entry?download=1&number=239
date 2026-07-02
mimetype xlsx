--- v0 (2026-05-18)
+++ v1 (2026-07-02)
@@ -71,60 +71,60 @@
   <si>
     <t>31.07.2006</t>
   </si>
   <si>
     <t>Место нахождения юридического лица</t>
   </si>
   <si>
     <t>344019, Ростовская область, г. Ростов-на-Дону, ул. Закруткина, д. 55, корп. 18 кв. 1;2;3;4;5;6;7</t>
   </si>
   <si>
     <t>Телефоны</t>
   </si>
   <si>
     <t>8 (863) 2181000, 8 (863) 3002763</t>
   </si>
   <si>
     <t>Руководитель</t>
   </si>
   <si>
     <t>Генеральный директор Решетков Михаил Викторович</t>
   </si>
   <si>
     <t>Страхование</t>
   </si>
   <si>
-    <t>Номер полиса: АС-АС-24010D4000587-25-26. Сумма, руб 2500000
+    <t>Номер полиса: СРО-И № 0145/061/26. Сумма, руб 1500000
 Действует с: 17.04.2026 по: 16.04.2027
- ВСК
-[...4 lines deleted...]
-Телефоны: 8 (863) 242-96-42 , 8 (495) 727-4444
+ООО БСД (Северо-Западный филиал)
+Общество с ограниченной ответственностью "Британский страховой дом" (Северо-Западный филиал)
+ИНН 7734249643ОГРН 1027734002383
+Лицензия СИ № 3799 от 31.12.2014
+Адрес: 195027, г. Санкт-Петербург, ул. Якорная, д. 15, лит. А
+Телефоны: +7 (901) 1069922, 8 (863) 2192964
 Электронная почта: 
-Сайт: http://www.vsk.ru</t>
+Сайт: bihouse.ru</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
     <t>2025 Апрель Плановая проверка Соответствует требованиям Не применялись
 2026 Апрель Плановая проверка Соответствует требованиям Не применялись</t>
   </si>
   <si>
     <t>Сведения о наличии права</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "РТЛ" имеет право выполнять инженерные изыскания по договору подряда на выполнение инженерных изысканий:
 В отношении объектов капитального строительства (кроме особо опасных, технически сложных и уникальных объектов, объектов использования атомной энергии): Да
 В отношении особо опасных, технически сложных и уникальных объектов капитального строительства (кроме объектов использования атомной энергии): Нет
 В отношении объектов использования атомной энергии: Нет
 Первый уровень ответственности по обязательствам по договору подряда на выполнение инженерных изысканий, стоимость которых по одному договору подряда не превышает двадцать пять миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд возмещения вреда в размере 50000 рублей</t>
   </si>
   <si>