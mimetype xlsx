--- v0 (2026-05-01)
+++ v1 (2026-06-25)
@@ -53,63 +53,63 @@
   <si>
     <t>04.12.2025</t>
   </si>
   <si>
     <t>ИНН</t>
   </si>
   <si>
     <t>9102306386</t>
   </si>
   <si>
     <t>ОГРН</t>
   </si>
   <si>
     <t>1259100010168</t>
   </si>
   <si>
     <t>Дата государственной регистрации</t>
   </si>
   <si>
     <t>18.07.2025</t>
   </si>
   <si>
     <t>Место нахождения юридического лица</t>
   </si>
   <si>
-    <t>295017, Республика Крым, г. Симферополь, ул. Киевская, д. 41, оф. 309</t>
+    <t>295017, Республика Крым, г. Симферополь, ул. Федько, зд. 1/35</t>
   </si>
   <si>
     <t>Телефоны</t>
   </si>
   <si>
     <t>+7 (978) 6001008</t>
   </si>
   <si>
     <t>Руководитель</t>
   </si>
   <si>
-    <t>Генеральный директор Кирдань Владимир Евгеньевич</t>
+    <t>Генеральный директор Рудковская Кристина Юрьевна</t>
   </si>
   <si>
     <t>Страхование</t>
   </si>
   <si>
     <t>Номер полиса: СРО-И № 0552/061/25. Сумма, руб 1500000
 Действует с: 19.12.2025 по: 18.12.2026
 ООО БСД (Северо-Западный филиал)
 Общество с ограниченной ответственностью "Британский страховой дом" (Северо-Западный филиал)
 ИНН 7734249643ОГРН 1027734002383
 Лицензия СИ № 3799 от 31.12.2014
 Адрес: 195027, г. Санкт-Петербург, ул. Якорная, д. 15, лит. А
 Телефоны: +7 (901) 1069922, 8 (863) 2192964
 Электронная почта: 
 Сайт: bihouse.ru</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>