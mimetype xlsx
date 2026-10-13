--- v1 (2026-06-25)
+++ v2 (2026-10-13)
@@ -122,53 +122,52 @@
 В отношении особо опасных, технически сложных и уникальных объектов капитального строительства (кроме объектов использования атомной энергии): Нет
 В отношении объектов использования атомной энергии: Нет
 Первый уровень ответственности по обязательствам по договору подряда на выполнение инженерных изысканий, стоимость которых по одному договору подряда не превышает двадцать пять миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд возмещения вреда в размере 50000 рублей</t>
   </si>
   <si>
     <t>Договоры (Обязательства) члена СРО:</t>
   </si>
   <si>
     <t xml:space="preserve">Договоры ВВ
 Количество заключенных договоров: Нет данных для отображения.
 Общий размер обязательств по заключенным договорам: Нет данных для отображения.
 Фактический максимальный размер обязательств по договору: Нет данных для отображения.
 Количество исполненных договоров: Нет данных для отображения.
 Общий размер обязательств по исполненным договорам: Нет данных для отображения.
 Договоры ОДО
 Количество заключенных договоров: Нет данных для отображения.
 Общий размер обязательств по заключенным договорам: Нет данных для отображения.
 Количество исполненных договоров: Нет данных для отображения.
 Общий размер обязательств по исполненным договорам: Нет данных для отображения.
 </t>
   </si>
   <si>
     <t>Специалисты члена СРО:</t>
   </si>
   <si>
-    <t xml:space="preserve">Количество специалистов НРС по месту основной работы: Нет данных для отображения.
-[...1 lines deleted...]
-Количество специалистов иных профессий по месту основной работы: Нет данных для отображения.
+    <t xml:space="preserve">Специалисты в области инженерных изысканий и архитектурно-строительного проектирования, предусмотренные в соответствии с п.2 части 6 ст. 55.5 ГрК РФ (специалисты по основному месту работы): 1
+Специалист: Савенко Андрей Иванович Идентификатор НРС: П-004700
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">