--- v0 (2026-05-01)
+++ v1 (2026-08-14)
@@ -17,51 +17,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="27">
   <si>
     <t>Общество с ограниченной ответственностью "Студия Камиль Цунтаев"</t>
   </si>
   <si>
-    <t>ООО СКЦ</t>
+    <t>ООО "СКЦ"</t>
   </si>
   <si>
     <t>Реестровый номер</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>Дата регистрации в реестре</t>
   </si>
   <si>
     <t>09.04.2026</t>
   </si>
   <si>
     <t>ИНН</t>
   </si>
   <si>
     <t>0573001029</t>
   </si>
   <si>
     <t>ОГРН</t>
   </si>
   <si>
     <t>1120573000723</t>
   </si>