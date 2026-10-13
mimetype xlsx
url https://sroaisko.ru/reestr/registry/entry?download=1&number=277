--- v1 (2026-08-14)
+++ v2 (2026-10-13)
@@ -116,53 +116,53 @@
 В отношении особо опасных, технически сложных и уникальных объектов капитального строительства (кроме объектов использования атомной энергии): Нет
 В отношении объектов использования атомной энергии: Нет
 Первый уровень ответственности по обязательствам по договору подряда на выполнение инженерных изысканий, стоимость которых по одному договору подряда не превышает двадцать пять миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд возмещения вреда в размере 50000 рублей</t>
   </si>
   <si>
     <t>Договоры (Обязательства) члена СРО:</t>
   </si>
   <si>
     <t xml:space="preserve">Договоры ВВ
 Количество заключенных договоров: Нет данных для отображения.
 Общий размер обязательств по заключенным договорам: Нет данных для отображения.
 Фактический максимальный размер обязательств по договору: Нет данных для отображения.
 Количество исполненных договоров: Нет данных для отображения.
 Общий размер обязательств по исполненным договорам: Нет данных для отображения.
 Договоры ОДО
 Количество заключенных договоров: Нет данных для отображения.
 Общий размер обязательств по заключенным договорам: Нет данных для отображения.
 Количество исполненных договоров: Нет данных для отображения.
 Общий размер обязательств по исполненным договорам: Нет данных для отображения.
 </t>
   </si>
   <si>
     <t>Специалисты члена СРО:</t>
   </si>
   <si>
-    <t xml:space="preserve">Количество специалистов НРС по месту основной работы: Нет данных для отображения.
-[...1 lines deleted...]
-Количество специалистов иных профессий по месту основной работы: Нет данных для отображения.
+    <t xml:space="preserve">Специалисты в области инженерных изысканий и архитектурно-строительного проектирования, предусмотренные в соответствии с п.2 части 6 ст. 55.5 ГрК РФ (специалисты по основному месту работы): 2
+Специалист: Цунтаев Камиль Абуияпсинович Идентификатор НРС: П-103667
+Специалист: Маликова Азиза Муслимовна Идентификатор НРС: П-182043
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">