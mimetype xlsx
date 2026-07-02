--- v0 (2026-05-18)
+++ v1 (2026-07-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="465">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="469">
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Адрес</t>
   </si>
   <si>
     <t>Контактная информация</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Научно-производственное предприятие "ГРАН-91"
 ИНН 6167001651
 ОГРН 1026104148410</t>
   </si>
   <si>
     <t>344019, Ростовская область, г. Ростов-на-Дону, ул. Закруткина, д. 43, помещ. 1, оф. 2</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 3002806, 8 (863) 3002805
 </t>
   </si>
   <si>
@@ -622,100 +622,92 @@
   </si>
   <si>
     <t xml:space="preserve"> Республика Дагестан, Кизлярский район</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью Научно-производственное предприятие "Эффективные строительные материалы и конструкции-2"
 ИНН 6150032740
 ОГРН 1026102222266</t>
   </si>
   <si>
     <t>346400, Ростовская область, г. Новочеркасск, ул. Михайловская, д. 164а, оф. 320</t>
   </si>
   <si>
     <t>8 (86352) 45043, +7 (908) 1966755
 http://esmik2.mya5.ru</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "СтройТайм"
 ИНН 0572026052
 ОГРН 1200500007300</t>
   </si>
   <si>
     <t>367015, Республика Дагестан, г. Махачкала, поселок городского типа Кяхулай, ул. Багандова, д. 69, корп. а</t>
   </si>
   <si>
-    <t>Общество с ограниченной ответственностью "Геосъемка"
-[...6 lines deleted...]
-  <si>
     <t>Общество с ограниченной ответственностью "ДонСтройПроект"
 ИНН 6140010320
 ОГРН 1196196012374</t>
   </si>
   <si>
     <t>346780, Ростовская область, г. Азов, ул. Московская, д. 59, помещ. 35, комн. 2</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (903) 4325114
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью Ремонтно-сервисное Управление "Полигон"
 ИНН 0278147334
 ОГРН 1080278003585</t>
   </si>
   <si>
-    <t>450006, Республика Башкортостан, г. Уфа, ул. Цюрупы, д. 151, помещ. 42-43</t>
+    <t>450006, Республика Башкортостан, г. Уфа, ул. Цюрупы, д. 151</t>
   </si>
   <si>
     <t xml:space="preserve">8 (347) 2855505
 </t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Шитько Александр Леонидович
 ИНН 342600173556
 ОГРН 321344300045373</t>
   </si>
   <si>
     <t xml:space="preserve"> Волгоградская область, Светлоярский район</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (902) 3888511
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Гео-Флора"
 ИНН 5018115139
 ОГРН 1075018000375</t>
   </si>
   <si>
-    <t>347927, Ростовская область, г. Таганрог, ул. Поляковское шоссе, д. 20-6</t>
+    <t>347927, Ростовская область, г. Таганрог, ул. Поляковское шоссе, д. 20, к. 6</t>
   </si>
   <si>
     <t>8 (8634) 322020
 http://geoflora.su</t>
   </si>
   <si>
     <t>Закрытое акционерное общество "Конструкторское бюро Ивлева-Эксперт"
 ИНН 2635131440
 ОГРН 1102635001875</t>
   </si>
   <si>
     <t>355037, Ставропольский край, г. Ставрополь, ул. Доваторцев, д. 44, корп. Б помещ. 5-10</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (965) 2770582, +7 (962) 771509
 </t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Гаджиев Али Ахмедович
 ИНН 057302909118
 ОГРН 321057100038992</t>
   </si>
   <si>
     <t xml:space="preserve"> Республика Дагестан, г. Махачкала</t>
   </si>
@@ -1698,51 +1690,51 @@
   <si>
     <t>357532, Ставропольский край, г. Пятигорск, пр-кт Калинина, зд. 2В, помещ. 48</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 3615279, +7 (961) 4928189
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Югкомплексстрой"
 ИНН 6165190450
 ОГРН 1146165004370</t>
   </si>
   <si>
     <t>344006, Ростовская область, г. Ростов-на-Дону, пр-кт Чехова, д. 63, помещ. 601</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 2324012, +7 (918) 8906570
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ТРАСТИНЖИНИРИНГ"
 ИНН 2635264017
 ОГРН 1252600000036</t>
   </si>
   <si>
-    <t>355021, Ставропольский край, г. Ставрополь, ул. А. Савченко, д. 38, корп. 4 кв. 698</t>
+    <t>355006, Ставропольский край, г. Ставрополь, ул. Голенева, д. 21</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (929) 8319569
 </t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Шуипов Ризван Баудинович
 ИНН 261405111297
 ОГРН 323265100152888</t>
   </si>
   <si>
     <t xml:space="preserve"> Чеченская Республика, Наурский район</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (963) 8002626, +7 (918) 7144444
 </t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Смолянко Татьяна Константиновна
 ИНН 262503832309
 ОГРН 325265100066392</t>
   </si>
   <si>
     <t xml:space="preserve"> Ставропольский край, г. Георгиевск</t>
   </si>
@@ -1810,51 +1802,51 @@
     <t>Общество с ограниченной ответственностью "ГИДРОЭНЕРДЖИ"
 ИНН 0504009482
 ОГРН 1210500003185</t>
   </si>
   <si>
     <t>368700, Республика Дагестан, Рутульский район, с. Рутул, ул. Центральная, д. 597</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Проектирование"
 ИНН 3900037545
 ОГРН 1253900001739</t>
   </si>
   <si>
     <t>238460, Калининградская область, г. Ладушкин, ул. Первомайская, д. 2, помещ. 2</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (909) 3634053
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Единый центр разрешительной документации"
 ИНН 9102306386
 ОГРН 1259100010168</t>
   </si>
   <si>
-    <t>295017, Республика Крым, г. Симферополь, ул. Киевская, д. 41, оф. 309</t>
+    <t>295017, Республика Крым, г. Симферополь, ул. Федько, зд. 1/35</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (978) 6001008
 </t>
   </si>
   <si>
     <t>Акционерное общество Специализированный застройщик "Агропромышленный строительный комбинат "Гулькевичский"
 ИНН 2329007878
 ОГРН 1022303582784</t>
   </si>
   <si>
     <t>352192, Краснодарский край, Гулькевичский район, г. Гулькевичи, ул. Энергетиков, д. 29</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 4045162, 8 (861) 6055101
 </t>
   </si>
   <si>
     <t>Государственное казенное учреждение "Республиканский центр по сейсмической безопасности"
 ИНН 2013431880
 ОГРН 1072031002207</t>
   </si>
   <si>
     <t>364024, Чеченская Республика, г. Грозный, Шейх-Мансуровский р-н, пр-кт имени Хусейна Абубакаровича Исаева, д. 36</t>
   </si>
@@ -1871,50 +1863,74 @@
 ИНН 2635242528
 ОГРН 1192651015226</t>
   </si>
   <si>
     <t>355006, Ставропольский край, г. Ставрополь, ул. Голенева, д. 21, оф. 168</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (905) 4179263
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Студия Камиль Цунтаев"
 ИНН 0573001029
 ОГРН 1120573000723</t>
   </si>
   <si>
     <t>367000, Республика Дагестан, г. Махачкала, ул. Буйнакского, д. 63а, 6</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Инжстройпроект"
 ИНН 0500050867
 ОГРН 1260500004357</t>
   </si>
   <si>
     <t>367008, Республика Дагестан, г. Махачкала, ул. Гайдара Гаджиева, д. 11д, кв. 22</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "Инноватор - строитель"
+ИНН 3446023096
+ОГРН 1073460003550</t>
+  </si>
+  <si>
+    <t>400005, Волгоградская область, г. Волгоград, ул. им. Наумова, д. 9, оф. 214</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8 (8442) 500057
+</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "Регион"
+ИНН 6166094692
+ОГРН 1156196052946</t>
+  </si>
+  <si>
+    <t>344009, Ростовская область, г. Ростов-на-Дону, пр-кт Шолохова, д. 270/3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8 (863) 2624220, 8 (863) 2624220
+</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -2220,54 +2236,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D171"/>
+  <dimension ref="A1:D172"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:D171"/>
+      <selection activeCell="A1" sqref="A1:D172"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="40" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
@@ -2978,1698 +2994,1712 @@
         <v>148</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>149</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" s="1">
         <v>115</v>
       </c>
       <c r="B53" s="1" t="s">
         <v>151</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>152</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" s="1">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B54" s="1" t="s">
         <v>153</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>102</v>
+        <v>155</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" s="1">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" s="1">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" s="1">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" s="1">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" s="1">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>169</v>
+        <v>102</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" s="1">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B60" s="1" t="s">
         <v>170</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>171</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" s="1">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B61" s="1" t="s">
         <v>172</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>173</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>102</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" s="1">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="D62" s="1" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" s="1">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" s="1">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="D64" s="1" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" s="1">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D65" s="1" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" s="1">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="D66" s="1" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" s="1">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B67" s="1" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="D67" s="1" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" s="1">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B68" s="1" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="D68" s="1" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" s="1">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B69" s="1" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" s="1">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="B70" s="1" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="D70" s="1" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" s="1">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B71" s="1" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="D71" s="1" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" s="1">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="D72" s="1" t="s">
-        <v>206</v>
+        <v>102</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" s="1">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B73" s="1" t="s">
         <v>207</v>
       </c>
       <c r="C73" s="1" t="s">
         <v>208</v>
       </c>
       <c r="D73" s="1" t="s">
-        <v>102</v>
+        <v>209</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" s="1">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B74" s="1" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="D74" s="1" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" s="1">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B75" s="1" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="D75" s="1" t="s">
-        <v>214</v>
+        <v>102</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" s="1">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B76" s="1" t="s">
         <v>215</v>
       </c>
       <c r="C76" s="1" t="s">
         <v>216</v>
       </c>
       <c r="D76" s="1" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" s="1">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B77" s="1" t="s">
         <v>217</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>218</v>
       </c>
       <c r="D77" s="1" t="s">
-        <v>102</v>
+        <v>219</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" s="1">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B78" s="1" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="D78" s="1" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" s="1">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B79" s="1" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="D79" s="1" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" s="1">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B80" s="1" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="D80" s="1" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" s="1">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B81" s="1" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="D81" s="1" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" s="1">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B82" s="1" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="D82" s="1" t="s">
-        <v>233</v>
+        <v>102</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" s="1">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B83" s="1" t="s">
         <v>234</v>
       </c>
       <c r="C83" s="1" t="s">
         <v>235</v>
       </c>
       <c r="D83" s="1" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" s="1">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B84" s="1" t="s">
         <v>236</v>
       </c>
       <c r="C84" s="1" t="s">
         <v>237</v>
       </c>
       <c r="D84" s="1" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" s="1">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B85" s="1" t="s">
         <v>238</v>
       </c>
       <c r="C85" s="1" t="s">
         <v>239</v>
       </c>
       <c r="D85" s="1" t="s">
-        <v>102</v>
+        <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" s="1">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B86" s="1" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="D86" s="1" t="s">
-        <v>242</v>
+        <v>102</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" s="1">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B87" s="1" t="s">
         <v>243</v>
       </c>
       <c r="C87" s="1" t="s">
         <v>244</v>
       </c>
       <c r="D87" s="1" t="s">
-        <v>102</v>
+        <v>245</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" s="1">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B88" s="1" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="D88" s="1" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" s="1">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B89" s="1" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="D89" s="1" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" s="1">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="B90" s="1" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="D90" s="1" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" s="1">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B91" s="1" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="D91" s="1" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" s="1">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B92" s="1" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="D92" s="1" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" s="1">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="B93" s="1" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="D93" s="1" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" s="1">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B94" s="1" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="D94" s="1" t="s">
-        <v>265</v>
+        <v>102</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" s="1">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B95" s="1" t="s">
         <v>266</v>
       </c>
       <c r="C95" s="1" t="s">
         <v>267</v>
       </c>
       <c r="D95" s="1" t="s">
-        <v>102</v>
+        <v>268</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" s="1">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B96" s="1" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="D96" s="1" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" s="1">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B97" s="1" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D97" s="1" t="s">
-        <v>273</v>
+        <v>102</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" s="1">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B98" s="1" t="s">
         <v>274</v>
       </c>
       <c r="C98" s="1" t="s">
         <v>275</v>
       </c>
       <c r="D98" s="1" t="s">
-        <v>102</v>
+        <v>276</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" s="1">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B99" s="1" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="D99" s="1" t="s">
-        <v>278</v>
+        <v>102</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" s="1">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B100" s="1" t="s">
         <v>279</v>
       </c>
       <c r="C100" s="1" t="s">
         <v>280</v>
       </c>
       <c r="D100" s="1" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" s="1">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B101" s="1" t="s">
         <v>281</v>
       </c>
       <c r="C101" s="1" t="s">
         <v>282</v>
       </c>
       <c r="D101" s="1" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" s="1">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B102" s="1" t="s">
         <v>283</v>
       </c>
       <c r="C102" s="1" t="s">
         <v>284</v>
       </c>
       <c r="D102" s="1" t="s">
-        <v>102</v>
+        <v>285</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" s="1">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B103" s="1" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="D103" s="1" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" s="1">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B104" s="1" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="D104" s="1" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" s="1">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B105" s="1" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="D105" s="1" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" s="1">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B106" s="1" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="D106" s="1" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" s="1">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B107" s="1" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="D107" s="1" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" s="1">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="B108" s="1" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="D108" s="1" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" s="1">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B109" s="1" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="D109" s="1" t="s">
-        <v>305</v>
+        <v>102</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" s="1">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B110" s="1" t="s">
         <v>306</v>
       </c>
       <c r="C110" s="1" t="s">
         <v>307</v>
       </c>
       <c r="D110" s="1" t="s">
-        <v>102</v>
+        <v>308</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" s="1">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B111" s="1" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="D111" s="1" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" s="1">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B112" s="1" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="D112" s="1" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" s="1">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B113" s="1" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="D113" s="1" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" s="1">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="B114" s="1" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="D114" s="1" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" s="1">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B115" s="1" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="D115" s="1" t="s">
-        <v>322</v>
+        <v>102</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" s="1">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B116" s="1" t="s">
         <v>323</v>
       </c>
       <c r="C116" s="1" t="s">
         <v>324</v>
       </c>
       <c r="D116" s="1" t="s">
-        <v>102</v>
+        <v>325</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" s="1">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B117" s="1" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="D117" s="1" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" s="1">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B118" s="1" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="D118" s="1" t="s">
-        <v>330</v>
+        <v>102</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" s="1">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B119" s="1" t="s">
         <v>331</v>
       </c>
       <c r="C119" s="1" t="s">
         <v>332</v>
       </c>
       <c r="D119" s="1" t="s">
-        <v>102</v>
+        <v>333</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" s="1">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="B120" s="1" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="D120" s="1" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" s="1">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B121" s="1" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="D121" s="1" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122" s="1">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B122" s="1" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="D122" s="1" t="s">
-        <v>341</v>
+        <v>102</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" s="1">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B123" s="1" t="s">
         <v>342</v>
       </c>
       <c r="C123" s="1" t="s">
         <v>343</v>
       </c>
       <c r="D123" s="1" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124" s="1">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B124" s="1" t="s">
         <v>344</v>
       </c>
       <c r="C124" s="1" t="s">
         <v>345</v>
       </c>
       <c r="D124" s="1" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" s="1">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="B125" s="1" t="s">
         <v>346</v>
       </c>
       <c r="C125" s="1" t="s">
         <v>347</v>
       </c>
       <c r="D125" s="1" t="s">
-        <v>102</v>
+        <v>348</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" s="1">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B126" s="1" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="D126" s="1" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" s="1">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B127" s="1" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>352</v>
+        <v>169</v>
       </c>
       <c r="D127" s="1" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" s="1">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B128" s="1" t="s">
         <v>354</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>171</v>
+        <v>355</v>
       </c>
       <c r="D128" s="1" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" s="1">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B129" s="1" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="D129" s="1" t="s">
-        <v>358</v>
+        <v>102</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" s="1">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="B130" s="1" t="s">
         <v>359</v>
       </c>
       <c r="C130" s="1" t="s">
         <v>360</v>
       </c>
       <c r="D130" s="1" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" s="1">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="B131" s="1" t="s">
         <v>361</v>
       </c>
       <c r="C131" s="1" t="s">
         <v>362</v>
       </c>
       <c r="D131" s="1" t="s">
-        <v>102</v>
+        <v>363</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" s="1">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="B132" s="1" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="D132" s="1" t="s">
-        <v>365</v>
+        <v>102</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" s="1">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B133" s="1" t="s">
         <v>366</v>
       </c>
       <c r="C133" s="1" t="s">
         <v>367</v>
       </c>
       <c r="D133" s="1" t="s">
-        <v>102</v>
+        <v>368</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" s="1">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B134" s="1" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="D134" s="1" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" s="1">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="B135" s="1" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="D135" s="1" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" s="1">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B136" s="1" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>375</v>
+        <v>247</v>
       </c>
       <c r="D136" s="1" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" s="1">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B137" s="1" t="s">
         <v>377</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>249</v>
+        <v>378</v>
       </c>
       <c r="D137" s="1" t="s">
-        <v>378</v>
+        <v>102</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" s="1">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B138" s="1" t="s">
         <v>379</v>
       </c>
       <c r="C138" s="1" t="s">
         <v>380</v>
       </c>
       <c r="D138" s="1" t="s">
-        <v>102</v>
+        <v>381</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" s="1">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B139" s="1" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="D139" s="1" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" s="1">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B140" s="1" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="D140" s="1" t="s">
-        <v>386</v>
+        <v>102</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" s="1">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B141" s="1" t="s">
         <v>387</v>
       </c>
       <c r="C141" s="1" t="s">
         <v>388</v>
       </c>
       <c r="D141" s="1" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" s="1">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B142" s="1" t="s">
         <v>389</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>390</v>
+        <v>169</v>
       </c>
       <c r="D142" s="1" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" s="1">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B143" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="C143" s="1" t="s">
         <v>391</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="D143" s="1" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" s="1">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B144" s="1" t="s">
         <v>392</v>
       </c>
       <c r="C144" s="1" t="s">
         <v>393</v>
       </c>
       <c r="D144" s="1" t="s">
-        <v>102</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" s="1">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B145" s="1" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="D145" s="1" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146" s="1">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B146" s="1" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="D146" s="1" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147" s="1">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B147" s="1" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="D147" s="1" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" s="1">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B148" s="1" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="D148" s="1" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" s="1">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B149" s="1" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="D149" s="1" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150" s="1">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B150" s="1" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="D150" s="1" t="s">
-        <v>411</v>
+        <v>102</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" s="1">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B151" s="1" t="s">
         <v>412</v>
       </c>
       <c r="C151" s="1" t="s">
         <v>413</v>
       </c>
       <c r="D151" s="1" t="s">
-        <v>102</v>
+        <v>414</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152" s="1">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="B152" s="1" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="D152" s="1" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" s="1">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="B153" s="1" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="D153" s="1" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" s="1">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="B154" s="1" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="D154" s="1" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" s="1">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B155" s="1" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="D155" s="1" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" s="1">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B156" s="1" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="D156" s="1" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" s="1">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="B157" s="1" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="D157" s="1" t="s">
-        <v>431</v>
+        <v>102</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" s="1">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="B158" s="1" t="s">
         <v>432</v>
       </c>
       <c r="C158" s="1" t="s">
         <v>433</v>
       </c>
       <c r="D158" s="1" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159" s="1">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B159" s="1" t="s">
         <v>434</v>
       </c>
       <c r="C159" s="1" t="s">
         <v>435</v>
       </c>
       <c r="D159" s="1" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" s="1">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="B160" s="1" t="s">
         <v>436</v>
       </c>
       <c r="C160" s="1" t="s">
         <v>437</v>
       </c>
       <c r="D160" s="1" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161" s="1">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B161" s="1" t="s">
         <v>438</v>
       </c>
       <c r="C161" s="1" t="s">
         <v>439</v>
       </c>
       <c r="D161" s="1" t="s">
-        <v>102</v>
+        <v>440</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" s="1">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="B162" s="1" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="D162" s="1" t="s">
-        <v>442</v>
+        <v>102</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163" s="1">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B163" s="1" t="s">
         <v>443</v>
       </c>
       <c r="C163" s="1" t="s">
         <v>444</v>
       </c>
       <c r="D163" s="1" t="s">
-        <v>102</v>
+        <v>445</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164" s="1">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="B164" s="1" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="D164" s="1" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165" s="1">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="B165" s="1" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="D165" s="1" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166" s="1">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="B166" s="1" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="D166" s="1" t="s">
-        <v>453</v>
+        <v>102</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167" s="1">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="B167" s="1" t="s">
         <v>454</v>
       </c>
       <c r="C167" s="1" t="s">
         <v>455</v>
       </c>
       <c r="D167" s="1" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168" s="1">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="B168" s="1" t="s">
         <v>456</v>
       </c>
       <c r="C168" s="1" t="s">
         <v>457</v>
       </c>
       <c r="D168" s="1" t="s">
-        <v>102</v>
+        <v>458</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169" s="1">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="B169" s="1" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="D169" s="1" t="s">
-        <v>460</v>
+        <v>102</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170" s="1">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="B170" s="1" t="s">
         <v>461</v>
       </c>
       <c r="C170" s="1" t="s">
         <v>462</v>
       </c>
       <c r="D170" s="1" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171" s="1">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="B171" s="1" t="s">
         <v>463</v>
       </c>
       <c r="C171" s="1" t="s">
         <v>464</v>
       </c>
       <c r="D171" s="1" t="s">
-        <v>102</v>
+        <v>465</v>
+      </c>
+    </row>
+    <row r="172" spans="1:4">
+      <c r="A172" s="1">
+        <v>281</v>
+      </c>
+      <c r="B172" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="C172" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="D172" s="1" t="s">
+        <v>468</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">