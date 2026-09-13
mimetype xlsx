--- v1 (2026-07-02)
+++ v2 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="469">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="471">
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Адрес</t>
   </si>
   <si>
     <t>Контактная информация</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Научно-производственное предприятие "ГРАН-91"
 ИНН 6167001651
 ОГРН 1026104148410</t>
   </si>
   <si>
     <t>344019, Ростовская область, г. Ростов-на-Дону, ул. Закруткина, д. 43, помещ. 1, оф. 2</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 3002806, 8 (863) 3002805
 </t>
   </si>
   <si>
@@ -122,62 +122,50 @@
   <si>
     <t>Общество с ограниченной ответственностью "Смарт"
 ИНН 6165180765
 ОГРН 1136165002544</t>
   </si>
   <si>
     <t>344010, Ростовская область, г. Ростов-на-Дону, ул. Города Волос, д. 119</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 2102783
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ГК Инжиниринг"
 ИНН 0571009287
 ОГРН 1170571001391</t>
   </si>
   <si>
     <t>367031, Республика Дагестан, г. Махачкала, пр-кт Амет-хана Султана, д. 87</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (964) 0025000
 </t>
   </si>
   <si>
-    <t>Общество с ограниченной ответственностью "Архи Груп"
-[...10 lines deleted...]
-  <si>
     <t>Государственное автономное учреждение Республики Дагестан "Дирекция по Реализации Инфраструктурных Программ в Республике Дагестан"
 ИНН 0562055336
 ОГРН 1030502626340</t>
   </si>
   <si>
     <t>367032, Республика Дагестан, г. Махачкала, ул. Магомета Гаджиева, д. 170</t>
   </si>
   <si>
     <t xml:space="preserve">8 (8722) 672979
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Регионсвязь"
 ИНН 6163102592
 ОГРН 1106195004464</t>
   </si>
   <si>
     <t>344019, Ростовская область, г. Ростов-на-Дону, пр-кт Шолохова, д. 11-19А</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 2066879, 8 (863) 2566857
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ПрофСтройЮг "
@@ -302,62 +290,50 @@
   <si>
     <t>Федеральное государственное бюджетное образовательное учреждение высшего образования "Дагестанский государственный технический университет"
 ИНН 0562044246
 ОГРН 1020502629180</t>
   </si>
   <si>
     <t>367015, Республика Дагестан, г. Махачкала, пр-кт Имама Шамиля, д. 70</t>
   </si>
   <si>
     <t xml:space="preserve">8 (8722) 623964
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "КВЕСТРАСТРОЙ"
 ИНН 0572018140
 ОГРН 1170571008112</t>
   </si>
   <si>
     <t>367000, Республика Дагестан, г. Махачкала, пр-кт Имама Шамиля, д. 1г, оф. 601</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (988) 2922245
 </t>
   </si>
   <si>
-    <t>Общество с ограниченной ответственностью "Дагэнерго"
-[...10 lines deleted...]
-  <si>
     <t>Общество с ограниченной ответственностью "ГЕО-СФЕРА"
 ИНН 0573014067
 ОГРН 1200500007212</t>
   </si>
   <si>
     <t>367006, Республика Дагестан, г. Махачкала, пгт Семендер, ул. Тимирязева, д. 24</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (920) 5333456
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью Проектно-строительная Компания "Строй-дизайн"
 ИНН 0561048946
 ОГРН 1030502523150</t>
   </si>
   <si>
     <t>367913, Республика Дагестан, г. Махачкала, пр-кт Расула Гамзатова, д. 97, корп. А</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 9757527
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "РЕГИОНСТРОЙПРОЕКТ"
@@ -530,58 +506,50 @@
   </si>
   <si>
     <t>355000, Ставропольский край, г. Ставрополь, пер. Буйнакского, д. 2Е, оф. 10</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (962) 4450021
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Спецстроймонтаж"
 ИНН 0571014706
 ОГРН 1190571008187</t>
   </si>
   <si>
     <t>367013, Республика Дагестан, г. Махачкала, пр-кт Гамидова, д. 6, этаж 6</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью Проектный Центр "Инвест-проект"
 ИНН 0571036001
 ОГРН 1140571001064</t>
   </si>
   <si>
     <t>367013, Республика Дагестан, г. Махачкала, пр-кт Гамидова, д. 18, корп. Ж</t>
   </si>
   <si>
-    <t>Общество с ограниченной ответственностью "ЭЛЬКАД-СТРОЙПРОЕКТ"
-[...6 lines deleted...]
-  <si>
     <t>Общество с ограниченной ответственностью "Каскад"
 ИНН 2010003477
 ОГРН 1072033000995</t>
   </si>
   <si>
     <t>366521, Чеченская Республика, Урус-Мартановский район, г. Урус-Мартан, ул. Ломоносова, д. 45</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 0189359
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "АРТ"
 ИНН 2014024284
 ОГРН 1022002542770</t>
   </si>
   <si>
     <t>364014, Чеченская Республика, г. Грозный, ул. Петропавловское шоссе, д. 29</t>
   </si>
   <si>
     <t xml:space="preserve">8 (8712) 291516
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью Научно-производственное Предприятие "Картографические И Геодезические Технологии"
@@ -1134,58 +1102,50 @@
   </si>
   <si>
     <t>454048, Челябинская область, г. Челябинск, ул. Яблочкина, д. 3, помещ. 3</t>
   </si>
   <si>
     <t xml:space="preserve">8 (351) 2232585
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Империалстрой"
 ИНН 0542011813
 ОГРН 1160571058922</t>
   </si>
   <si>
     <t>368600, Республика Дагестан, г. Дербент, ул. Гейдара Алиева, д. 11а, помещ. 1ц, каб. 2</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Земля"
 ИНН 0533011831
 ОГРН 1030501742259</t>
   </si>
   <si>
     <t>368940, Республика Дагестан, Унцукульский район, с. Унцукуль, ул. Абдулаева Абдулсатара Якуб, д. 48</t>
   </si>
   <si>
-    <t>Общество с ограниченной ответственностью "СТРОЙ-СИТИ"
-[...6 lines deleted...]
-  <si>
     <t>Индивидуальный предприниматель Гусейнов Джеихун Агамалы Оглы
 ИНН 261806710700
 ОГРН 317265100017646</t>
   </si>
   <si>
     <t xml:space="preserve"> Ставропольский край, г. Ессентуки</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 3543048
 </t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Шальдо Владимир Владимирович
 ИНН 010200768741
 ОГРН 322010000025602</t>
   </si>
   <si>
     <t xml:space="preserve"> Республика Адыгея, г. Майкоп</t>
   </si>
   <si>
     <t xml:space="preserve">8 (8772) 558700, +7 (918) 1202575
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Проектная компания №1"
@@ -1439,58 +1399,50 @@
     <t xml:space="preserve">8 (87937) 70432, 8 (87937) 72625
 </t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Бабаев Ахмед Алейдарович
 ИНН 057301311572
 ОГРН 322057100031464</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 0469644
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Империал Проект"
 ИНН 2631043024
 ОГРН 1222600003944</t>
   </si>
   <si>
     <t>357110, Ставропольский край, г. Невинномысск, ул. Малиновского, д. 71</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (918) 8673650
 </t>
   </si>
   <si>
-    <t>Общество с ограниченной ответственностью "Водуниверсалстрой"
-[...6 lines deleted...]
-  <si>
     <t>Общество с ограниченной ответственностью "Архитектурная компания ЭРА"
 ИНН 0562066715
 ОГРН 1070562000739</t>
   </si>
   <si>
     <t>367008, Республика Дагестан, г. Махачкала, ул. Осипенко, д. 2</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ПромСтройПроект"
 ИНН 6161098848
 ОГРН 1236100012246</t>
   </si>
   <si>
     <t>344068, Ростовская область, г. Ростов-на-Дону, ул. Краснокурсантская, д. 39</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 1872248
 </t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Аликулиев Рагим Рауфович
 ИНН 055300683567
 ОГРН 324050000024292</t>
   </si>
   <si>
@@ -1886,50 +1838,106 @@
   <si>
     <t>367008, Республика Дагестан, г. Махачкала, ул. Гайдара Гаджиева, д. 11д, кв. 22</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Инноватор - строитель"
 ИНН 3446023096
 ОГРН 1073460003550</t>
   </si>
   <si>
     <t>400005, Волгоградская область, г. Волгоград, ул. им. Наумова, д. 9, оф. 214</t>
   </si>
   <si>
     <t xml:space="preserve">8 (8442) 500057
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Регион"
 ИНН 6166094692
 ОГРН 1156196052946</t>
   </si>
   <si>
     <t>344009, Ростовская область, г. Ростов-на-Дону, пр-кт Шолохова, д. 270/3</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 2624220, 8 (863) 2624220
+</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "Ростовтеплопроект"
+ИНН 6165140096
+ОГРН 1076165007621</t>
+  </si>
+  <si>
+    <t>346720, Ростовская область, Аксайский район, г. Аксай, ул. Промышленная, влд. 6А</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 (988) 5718693, 8 (863) 2318165
+</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "ВЕКТОР"
+ИНН 6141046175
+ОГРН 1146181001999</t>
+  </si>
+  <si>
+    <t>344082, Ростовская область, г. Ростов-на-Дону, ул. Обороны, зд. 40/17, оф. 17</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8 (863) 2839048
+</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "Карат-Инжиниринг"
+ИНН 6162075699
+ОГРН 1176196023244</t>
+  </si>
+  <si>
+    <t>344034, Ростовская область, г. Ростов-на-Дону, ул. Интернациональная, д. 23, комн. 4</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "Галактика Групп"
+ИНН 2315207796
+ОГРН 1182375071427</t>
+  </si>
+  <si>
+    <t>353960, Краснодарский край, г. Новороссийск, ул. 8-я щель (Цемдолина тер.), д. 32, к. 6 кв. 5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 (9628) 606009
+</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "Синергия"
+ИНН 3445119239
+ОГРН 1113460006021</t>
+  </si>
+  <si>
+    <t>400074, Волгоградская область, г. Волгоград, ул. Козловская, д. 54, оф. 102(5)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8 (8442) 600868
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
@@ -2378,2328 +2386,2328 @@
         <v>22</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="1">
         <v>17</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="1">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="1">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="1">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>34</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="1">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>37</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="1">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>40</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="1">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>43</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="1">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>46</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="1">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>49</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="1">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>52</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>53</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="1">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>55</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="1">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>58</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="1">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>61</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>62</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="1">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>64</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>65</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="1">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>67</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="1">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>70</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>71</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="1">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>73</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="1">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>76</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>77</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="1">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>79</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>80</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="1">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>82</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>83</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="1">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>85</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>86</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="1">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>88</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>89</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="1">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>91</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>92</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="1">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>94</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>95</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="1">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>97</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>98</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="1">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="B34" s="1" t="s">
         <v>100</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>101</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="1">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>103</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>104</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="1">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>106</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>107</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="1">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>109</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>110</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>111</v>
+        <v>96</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="1">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="B38" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="C38" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="C38" s="1" t="s">
+      <c r="D38" s="1" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="1">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="B39" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="C39" s="1" t="s">
         <v>115</v>
       </c>
-      <c r="C39" s="1" t="s">
+      <c r="D39" s="1" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="1">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>117</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>118</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="1">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="B41" s="1" t="s">
         <v>120</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>121</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>122</v>
+        <v>96</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="1">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B42" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="C42" s="1" t="s">
         <v>123</v>
       </c>
-      <c r="C42" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D42" s="1" t="s">
-        <v>125</v>
+        <v>96</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="1">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="B43" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="D43" s="1" t="s">
         <v>126</v>
-      </c>
-[...4 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="1">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="B44" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="C44" s="1" t="s">
         <v>128</v>
       </c>
-      <c r="C44" s="1" t="s">
+      <c r="D44" s="1" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="1">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="B45" s="1" t="s">
         <v>130</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>131</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>102</v>
+        <v>132</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="1">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>134</v>
+        <v>96</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="1">
-        <v>101</v>
+        <v>108</v>
       </c>
       <c r="B47" s="1" t="s">
         <v>135</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>136</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="1">
-        <v>102</v>
+        <v>111</v>
       </c>
       <c r="B48" s="1" t="s">
         <v>138</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>139</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>140</v>
+        <v>96</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" s="1">
-        <v>104</v>
+        <v>114</v>
       </c>
       <c r="B49" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="C49" s="1" t="s">
         <v>141</v>
       </c>
-      <c r="C49" s="1" t="s">
+      <c r="D49" s="1" t="s">
         <v>142</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" s="1">
-        <v>108</v>
+        <v>115</v>
       </c>
       <c r="B50" s="1" t="s">
         <v>143</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>144</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>145</v>
+        <v>96</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" s="1">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="B51" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="C51" s="1" t="s">
         <v>146</v>
       </c>
-      <c r="C51" s="1" t="s">
+      <c r="D51" s="1" t="s">
         <v>147</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" s="1">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="B52" s="1" t="s">
         <v>148</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>149</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" s="1">
-        <v>115</v>
+        <v>121</v>
       </c>
       <c r="B53" s="1" t="s">
         <v>151</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>152</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>102</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" s="1">
-        <v>118</v>
+        <v>125</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" s="1">
-        <v>119</v>
+        <v>128</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" s="1">
-        <v>121</v>
+        <v>130</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>161</v>
+        <v>96</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" s="1">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="B57" s="1" t="s">
         <v>162</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>163</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>164</v>
+        <v>96</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" s="1">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="B58" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="C58" s="1" t="s">
         <v>165</v>
       </c>
-      <c r="C58" s="1" t="s">
+      <c r="D58" s="1" t="s">
         <v>166</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" s="1">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="B59" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="C59" s="1" t="s">
         <v>168</v>
       </c>
-      <c r="C59" s="1" t="s">
+      <c r="D59" s="1" t="s">
         <v>169</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" s="1">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="B60" s="1" t="s">
         <v>170</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>171</v>
       </c>
       <c r="D60" s="1" t="s">
-        <v>102</v>
+        <v>172</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" s="1">
-        <v>133</v>
+        <v>139</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" s="1">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="D62" s="1" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" s="1">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" s="1">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="D64" s="1" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" s="1">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="D65" s="1" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" s="1">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="D66" s="1" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" s="1">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="B67" s="1" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="D67" s="1" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" s="1">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="B68" s="1" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="D68" s="1" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" s="1">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="B69" s="1" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>198</v>
+        <v>96</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" s="1">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="B70" s="1" t="s">
         <v>199</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>200</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" s="1">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="B71" s="1" t="s">
         <v>202</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>203</v>
       </c>
       <c r="D71" s="1" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" s="1">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="B72" s="1" t="s">
         <v>205</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>206</v>
       </c>
       <c r="D72" s="1" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" s="1">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="B73" s="1" t="s">
         <v>207</v>
       </c>
       <c r="C73" s="1" t="s">
         <v>208</v>
       </c>
       <c r="D73" s="1" t="s">
-        <v>209</v>
+        <v>96</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" s="1">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="B74" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="C74" s="1" t="s">
         <v>210</v>
       </c>
-      <c r="C74" s="1" t="s">
+      <c r="D74" s="1" t="s">
         <v>211</v>
-      </c>
-[...1 lines deleted...]
-        <v>212</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" s="1">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="B75" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="C75" s="1" t="s">
         <v>213</v>
       </c>
-      <c r="C75" s="1" t="s">
+      <c r="D75" s="1" t="s">
         <v>214</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" s="1">
-        <v>158</v>
+        <v>163</v>
       </c>
       <c r="B76" s="1" t="s">
         <v>215</v>
       </c>
       <c r="C76" s="1" t="s">
         <v>216</v>
       </c>
       <c r="D76" s="1" t="s">
-        <v>102</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" s="1">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="B77" s="1" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="D77" s="1" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" s="1">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="B78" s="1" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="D78" s="1" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" s="1">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="B79" s="1" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="D79" s="1" t="s">
-        <v>225</v>
+        <v>96</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" s="1">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="B80" s="1" t="s">
         <v>226</v>
       </c>
       <c r="C80" s="1" t="s">
         <v>227</v>
       </c>
       <c r="D80" s="1" t="s">
-        <v>228</v>
+        <v>96</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" s="1">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="B81" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="C81" s="1" t="s">
         <v>229</v>
       </c>
-      <c r="C81" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D81" s="1" t="s">
-        <v>231</v>
+        <v>96</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" s="1">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="B82" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="C82" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="D82" s="1" t="s">
         <v>232</v>
-      </c>
-[...4 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" s="1">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="B83" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="C83" s="1" t="s">
         <v>234</v>
       </c>
-      <c r="C83" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D83" s="1" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" s="1">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="B84" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="C84" s="1" t="s">
         <v>236</v>
       </c>
-      <c r="C84" s="1" t="s">
+      <c r="D84" s="1" t="s">
         <v>237</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" s="1">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="B85" s="1" t="s">
         <v>238</v>
       </c>
       <c r="C85" s="1" t="s">
         <v>239</v>
       </c>
       <c r="D85" s="1" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" s="1">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="B86" s="1" t="s">
         <v>241</v>
       </c>
       <c r="C86" s="1" t="s">
         <v>242</v>
       </c>
       <c r="D86" s="1" t="s">
-        <v>102</v>
+        <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" s="1">
-        <v>172</v>
+        <v>178</v>
       </c>
       <c r="B87" s="1" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="D87" s="1" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" s="1">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="B88" s="1" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="D88" s="1" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" s="1">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="B89" s="1" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="D89" s="1" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" s="1">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="B90" s="1" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="D90" s="1" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" s="1">
-        <v>180</v>
+        <v>185</v>
       </c>
       <c r="B91" s="1" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="D91" s="1" t="s">
-        <v>257</v>
+        <v>96</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" s="1">
-        <v>181</v>
+        <v>186</v>
       </c>
       <c r="B92" s="1" t="s">
         <v>258</v>
       </c>
       <c r="C92" s="1" t="s">
         <v>259</v>
       </c>
       <c r="D92" s="1" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" s="1">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="B93" s="1" t="s">
         <v>261</v>
       </c>
       <c r="C93" s="1" t="s">
         <v>262</v>
       </c>
       <c r="D93" s="1" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" s="1">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="B94" s="1" t="s">
         <v>264</v>
       </c>
       <c r="C94" s="1" t="s">
         <v>265</v>
       </c>
       <c r="D94" s="1" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" s="1">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="B95" s="1" t="s">
         <v>266</v>
       </c>
       <c r="C95" s="1" t="s">
         <v>267</v>
       </c>
       <c r="D95" s="1" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" s="1">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="B96" s="1" t="s">
         <v>269</v>
       </c>
       <c r="C96" s="1" t="s">
         <v>270</v>
       </c>
       <c r="D96" s="1" t="s">
-        <v>271</v>
+        <v>96</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" s="1">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="B97" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="C97" s="1" t="s">
         <v>272</v>
       </c>
-      <c r="C97" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D97" s="1" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" s="1">
-        <v>189</v>
+        <v>194</v>
       </c>
       <c r="B98" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="C98" s="1" t="s">
         <v>274</v>
       </c>
-      <c r="C98" s="1" t="s">
+      <c r="D98" s="1" t="s">
         <v>275</v>
-      </c>
-[...1 lines deleted...]
-        <v>276</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" s="1">
-        <v>190</v>
+        <v>195</v>
       </c>
       <c r="B99" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="C99" s="1" t="s">
         <v>277</v>
       </c>
-      <c r="C99" s="1" t="s">
+      <c r="D99" s="1" t="s">
         <v>278</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" s="1">
-        <v>192</v>
+        <v>197</v>
       </c>
       <c r="B100" s="1" t="s">
         <v>279</v>
       </c>
       <c r="C100" s="1" t="s">
         <v>280</v>
       </c>
       <c r="D100" s="1" t="s">
-        <v>102</v>
+        <v>281</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" s="1">
-        <v>193</v>
+        <v>198</v>
       </c>
       <c r="B101" s="1" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="D101" s="1" t="s">
-        <v>102</v>
+        <v>284</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" s="1">
-        <v>194</v>
+        <v>199</v>
       </c>
       <c r="B102" s="1" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="D102" s="1" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" s="1">
-        <v>195</v>
+        <v>201</v>
       </c>
       <c r="B103" s="1" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="D103" s="1" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" s="1">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="B104" s="1" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="D104" s="1" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" s="1">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="B105" s="1" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="D105" s="1" t="s">
-        <v>294</v>
+        <v>96</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" s="1">
-        <v>199</v>
+        <v>207</v>
       </c>
       <c r="B106" s="1" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="D106" s="1" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" s="1">
-        <v>201</v>
+        <v>209</v>
       </c>
       <c r="B107" s="1" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="D107" s="1" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" s="1">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B108" s="1" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="D108" s="1" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" s="1">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="B109" s="1" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="D109" s="1" t="s">
-        <v>102</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" s="1">
-        <v>207</v>
+        <v>214</v>
       </c>
       <c r="B110" s="1" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="D110" s="1" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" s="1">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="B111" s="1" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="D111" s="1" t="s">
-        <v>311</v>
+        <v>96</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" s="1">
-        <v>210</v>
+        <v>216</v>
       </c>
       <c r="B112" s="1" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="D112" s="1" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" s="1">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="B113" s="1" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="D113" s="1" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" s="1">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="B114" s="1" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="D114" s="1" t="s">
-        <v>320</v>
+        <v>96</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" s="1">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="B115" s="1" t="s">
         <v>321</v>
       </c>
       <c r="C115" s="1" t="s">
         <v>322</v>
       </c>
       <c r="D115" s="1" t="s">
-        <v>102</v>
+        <v>323</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" s="1">
-        <v>216</v>
+        <v>221</v>
       </c>
       <c r="B116" s="1" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="D116" s="1" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" s="1">
-        <v>217</v>
+        <v>222</v>
       </c>
       <c r="B117" s="1" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="D117" s="1" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" s="1">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="B118" s="1" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="D118" s="1" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" s="1">
-        <v>219</v>
+        <v>224</v>
       </c>
       <c r="B119" s="1" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="D119" s="1" t="s">
-        <v>333</v>
+        <v>96</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" s="1">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="B120" s="1" t="s">
         <v>334</v>
       </c>
       <c r="C120" s="1" t="s">
         <v>335</v>
       </c>
       <c r="D120" s="1" t="s">
-        <v>336</v>
+        <v>96</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" s="1">
-        <v>222</v>
+        <v>227</v>
       </c>
       <c r="B121" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="C121" s="1" t="s">
         <v>337</v>
       </c>
-      <c r="C121" s="1" t="s">
+      <c r="D121" s="1" t="s">
         <v>338</v>
-      </c>
-[...1 lines deleted...]
-        <v>339</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122" s="1">
-        <v>223</v>
+        <v>228</v>
       </c>
       <c r="B122" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="C122" s="1" t="s">
         <v>340</v>
       </c>
-      <c r="C122" s="1" t="s">
+      <c r="D122" s="1" t="s">
         <v>341</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" s="1">
-        <v>224</v>
+        <v>229</v>
       </c>
       <c r="B123" s="1" t="s">
         <v>342</v>
       </c>
       <c r="C123" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="D123" s="1" t="s">
         <v>343</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124" s="1">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="B124" s="1" t="s">
         <v>344</v>
       </c>
       <c r="C124" s="1" t="s">
         <v>345</v>
       </c>
       <c r="D124" s="1" t="s">
-        <v>102</v>
+        <v>346</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" s="1">
-        <v>227</v>
+        <v>233</v>
       </c>
       <c r="B125" s="1" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="D125" s="1" t="s">
-        <v>348</v>
+        <v>96</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" s="1">
-        <v>228</v>
+        <v>236</v>
       </c>
       <c r="B126" s="1" t="s">
         <v>349</v>
       </c>
       <c r="C126" s="1" t="s">
         <v>350</v>
       </c>
       <c r="D126" s="1" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" s="1">
-        <v>229</v>
+        <v>238</v>
       </c>
       <c r="B127" s="1" t="s">
         <v>352</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>169</v>
+        <v>353</v>
       </c>
       <c r="D127" s="1" t="s">
-        <v>353</v>
+        <v>96</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" s="1">
-        <v>230</v>
+        <v>239</v>
       </c>
       <c r="B128" s="1" t="s">
         <v>354</v>
       </c>
       <c r="C128" s="1" t="s">
         <v>355</v>
       </c>
       <c r="D128" s="1" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" s="1">
-        <v>231</v>
+        <v>240</v>
       </c>
       <c r="B129" s="1" t="s">
         <v>357</v>
       </c>
       <c r="C129" s="1" t="s">
         <v>358</v>
       </c>
       <c r="D129" s="1" t="s">
-        <v>102</v>
+        <v>359</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" s="1">
-        <v>233</v>
+        <v>242</v>
       </c>
       <c r="B130" s="1" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="D130" s="1" t="s">
-        <v>102</v>
+        <v>362</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" s="1">
-        <v>236</v>
+        <v>243</v>
       </c>
       <c r="B131" s="1" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>362</v>
+        <v>239</v>
       </c>
       <c r="D131" s="1" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" s="1">
-        <v>238</v>
+        <v>244</v>
       </c>
       <c r="B132" s="1" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="D132" s="1" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" s="1">
-        <v>239</v>
+        <v>245</v>
       </c>
       <c r="B133" s="1" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="D133" s="1" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" s="1">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="B134" s="1" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="D134" s="1" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" s="1">
-        <v>242</v>
+        <v>247</v>
       </c>
       <c r="B135" s="1" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="D135" s="1" t="s">
-        <v>374</v>
+        <v>96</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" s="1">
-        <v>243</v>
+        <v>248</v>
       </c>
       <c r="B136" s="1" t="s">
         <v>375</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>247</v>
+        <v>376</v>
       </c>
       <c r="D136" s="1" t="s">
-        <v>376</v>
+        <v>96</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" s="1">
-        <v>244</v>
+        <v>249</v>
       </c>
       <c r="B137" s="1" t="s">
         <v>377</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>378</v>
+        <v>161</v>
       </c>
       <c r="D137" s="1" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" s="1">
-        <v>245</v>
+        <v>250</v>
       </c>
       <c r="B138" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="C138" s="1" t="s">
         <v>379</v>
       </c>
-      <c r="C138" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D138" s="1" t="s">
-        <v>381</v>
+        <v>96</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" s="1">
-        <v>246</v>
+        <v>251</v>
       </c>
       <c r="B139" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="C139" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="D139" s="1" t="s">
         <v>382</v>
-      </c>
-[...4 lines deleted...]
-        <v>384</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" s="1">
-        <v>247</v>
+        <v>252</v>
       </c>
       <c r="B140" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="C140" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="D140" s="1" t="s">
         <v>385</v>
-      </c>
-[...4 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" s="1">
-        <v>248</v>
+        <v>253</v>
       </c>
       <c r="B141" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="C141" s="1" t="s">
         <v>387</v>
       </c>
-      <c r="C141" s="1" t="s">
+      <c r="D141" s="1" t="s">
         <v>388</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" s="1">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="B142" s="1" t="s">
         <v>389</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>169</v>
+        <v>390</v>
       </c>
       <c r="D142" s="1" t="s">
-        <v>102</v>
+        <v>391</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" s="1">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="B143" s="1" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="D143" s="1" t="s">
-        <v>102</v>
+        <v>394</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" s="1">
-        <v>251</v>
+        <v>256</v>
       </c>
       <c r="B144" s="1" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="D144" s="1" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" s="1">
-        <v>252</v>
+        <v>257</v>
       </c>
       <c r="B145" s="1" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="D145" s="1" t="s">
-        <v>397</v>
+        <v>96</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146" s="1">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="B146" s="1" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="D146" s="1" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147" s="1">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="B147" s="1" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="D147" s="1" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" s="1">
-        <v>255</v>
+        <v>261</v>
       </c>
       <c r="B148" s="1" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="D148" s="1" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" s="1">
-        <v>256</v>
+        <v>262</v>
       </c>
       <c r="B149" s="1" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="D149" s="1" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150" s="1">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="B150" s="1" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="D150" s="1" t="s">
-        <v>102</v>
+        <v>414</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" s="1">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="B151" s="1" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>413</v>
+        <v>416</v>
       </c>
       <c r="D151" s="1" t="s">
-        <v>414</v>
+        <v>417</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152" s="1">
-        <v>259</v>
+        <v>265</v>
       </c>
       <c r="B152" s="1" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="D152" s="1" t="s">
-        <v>417</v>
+        <v>96</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" s="1">
-        <v>261</v>
+        <v>266</v>
       </c>
       <c r="B153" s="1" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="D153" s="1" t="s">
-        <v>420</v>
+        <v>96</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" s="1">
-        <v>262</v>
+        <v>267</v>
       </c>
       <c r="B154" s="1" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="D154" s="1" t="s">
-        <v>423</v>
+        <v>96</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" s="1">
-        <v>263</v>
+        <v>268</v>
       </c>
       <c r="B155" s="1" t="s">
         <v>424</v>
       </c>
       <c r="C155" s="1" t="s">
         <v>425</v>
       </c>
       <c r="D155" s="1" t="s">
-        <v>426</v>
+        <v>96</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" s="1">
-        <v>264</v>
+        <v>269</v>
       </c>
       <c r="B156" s="1" t="s">
+        <v>426</v>
+      </c>
+      <c r="C156" s="1" t="s">
         <v>427</v>
       </c>
-      <c r="C156" s="1" t="s">
+      <c r="D156" s="1" t="s">
         <v>428</v>
-      </c>
-[...1 lines deleted...]
-        <v>429</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" s="1">
-        <v>265</v>
+        <v>270</v>
       </c>
       <c r="B157" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="C157" s="1" t="s">
         <v>430</v>
       </c>
-      <c r="C157" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D157" s="1" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" s="1">
-        <v>266</v>
+        <v>271</v>
       </c>
       <c r="B158" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="C158" s="1" t="s">
         <v>432</v>
       </c>
-      <c r="C158" s="1" t="s">
+      <c r="D158" s="1" t="s">
         <v>433</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159" s="1">
-        <v>267</v>
+        <v>272</v>
       </c>
       <c r="B159" s="1" t="s">
         <v>434</v>
       </c>
       <c r="C159" s="1" t="s">
         <v>435</v>
       </c>
       <c r="D159" s="1" t="s">
-        <v>102</v>
+        <v>436</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" s="1">
-        <v>268</v>
+        <v>273</v>
       </c>
       <c r="B160" s="1" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D160" s="1" t="s">
-        <v>102</v>
+        <v>439</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161" s="1">
-        <v>269</v>
+        <v>274</v>
       </c>
       <c r="B161" s="1" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="D161" s="1" t="s">
-        <v>440</v>
+        <v>96</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" s="1">
-        <v>270</v>
+        <v>275</v>
       </c>
       <c r="B162" s="1" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="D162" s="1" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163" s="1">
-        <v>271</v>
+        <v>276</v>
       </c>
       <c r="B163" s="1" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="D163" s="1" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164" s="1">
-        <v>272</v>
+        <v>277</v>
       </c>
       <c r="B164" s="1" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="D164" s="1" t="s">
-        <v>448</v>
+        <v>96</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165" s="1">
-        <v>273</v>
+        <v>278</v>
       </c>
       <c r="B165" s="1" t="s">
         <v>449</v>
       </c>
       <c r="C165" s="1" t="s">
         <v>450</v>
       </c>
       <c r="D165" s="1" t="s">
-        <v>451</v>
+        <v>96</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166" s="1">
-        <v>274</v>
+        <v>280</v>
       </c>
       <c r="B166" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="C166" s="1" t="s">
         <v>452</v>
       </c>
-      <c r="C166" s="1" t="s">
+      <c r="D166" s="1" t="s">
         <v>453</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167" s="1">
-        <v>275</v>
+        <v>281</v>
       </c>
       <c r="B167" s="1" t="s">
         <v>454</v>
       </c>
       <c r="C167" s="1" t="s">
         <v>455</v>
       </c>
       <c r="D167" s="1" t="s">
-        <v>102</v>
+        <v>456</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168" s="1">
-        <v>276</v>
+        <v>283</v>
       </c>
       <c r="B168" s="1" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="D168" s="1" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169" s="1">
-        <v>277</v>
+        <v>284</v>
       </c>
       <c r="B169" s="1" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="D169" s="1" t="s">
-        <v>102</v>
+        <v>462</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170" s="1">
-        <v>278</v>
+        <v>285</v>
       </c>
       <c r="B170" s="1" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="D170" s="1" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171" s="1">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="B171" s="1" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="D171" s="1" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172" s="1">
-        <v>281</v>
+        <v>287</v>
       </c>
       <c r="B172" s="1" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="D172" s="1" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">